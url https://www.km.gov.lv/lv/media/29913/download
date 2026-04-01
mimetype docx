--- v0 (2025-10-06)
+++ v1 (2026-04-01)
@@ -1,126 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="04F3EEFF" w14:textId="036C3E9E" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00E14333" w:rsidP="00C86F38">
+    <w:p w14:paraId="04F3EEFF" w14:textId="2B6647DC" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="009F5B49" w:rsidP="003571BD">
       <w:pPr>
-        <w:jc w:val="right"/>
-[...1 lines deleted...]
-          <w:i/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00141D71">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13713F87" wp14:editId="241AA4C0">
-[...10 lines deleted...]
-            <wp:docPr id="3" name="Attēls 3"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="552FC91B" wp14:editId="2542F750">
+            <wp:extent cx="2095197" cy="1093231"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:docPr id="2" name="Attēls 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{983EAA2B-D7FF-0928-5987-3116EE711358}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="2" name="Attēls 1">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{983EAA2B-D7FF-0928-5987-3116EE711358}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1181100" cy="1196975"/>
+                      <a:ext cx="2095197" cy="1093231"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D245DF1" w14:textId="3C40222F" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86F38">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C86F38">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -255,308 +245,309 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BBEA792" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta numurs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2F369A" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="2C2F369A" w14:textId="7CE12B31" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="3331288E" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="001E74D4" w:rsidRPr="00EC6F60" w14:paraId="3331288E" w14:textId="77777777" w:rsidTr="00243FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D92A687" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="1D92A687" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Projekta nosaukums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0B510D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="1E0B510D" w14:textId="6542E864" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="1020BD8A" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="001E74D4" w:rsidRPr="00EC6F60" w14:paraId="1020BD8A" w14:textId="77777777" w:rsidTr="00243FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FED9856" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="7FED9856" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finansējuma saņēmējs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FA29C1" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="58FA29C1" w14:textId="52DA2C41" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="3568E4A7" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="001E74D4" w:rsidRPr="00EA700E" w14:paraId="3568E4A7" w14:textId="77777777" w:rsidTr="00243FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5314043D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="5314043D" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finansējuma pieprasījuma numurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F37F56" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="41F37F56" w14:textId="3FF038D2" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="005B1174" w:rsidP="001E74D4">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E74D4" w:rsidRPr="00EA700E" w14:paraId="46C82061" w14:textId="77777777" w:rsidTr="00243FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1418AF6A" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nr. </w:t>
+              <w:t>Finansējuma pieprasījuma veids</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="120E39B2" w14:textId="70AACBD7" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="005B1174" w:rsidP="005B1174">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B1174">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>[avansa / starpposma / gala]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="46C82061" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="001E74D4" w:rsidRPr="00EA700E" w14:paraId="13FCC3B9" w14:textId="77777777" w:rsidTr="00243FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1418AF6A" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="068F045B" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Finansējuma pieprasījuma veids</w:t>
+              <w:t>Finansējuma pieprasījuma periods</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00243FF3">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidRPr="00243FF3">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="120E39B2" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="37A6C5BD" w14:textId="297D5090" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E74D4" w:rsidRPr="00EA700E" w14:paraId="7066EFED" w14:textId="77777777" w:rsidTr="00243FF3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ED3E70" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
+            <w:pPr>
+              <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>[avansa / starpposma / gala]</w:t>
-[...16 lines deleted...]
-            </w:pPr>
+              <w:t>Veikto izdevumu periods</w:t>
+            </w:r>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:footnoteReference w:id="1"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A6C5BD" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...43 lines deleted...]
-          <w:p w14:paraId="42812B4D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="42812B4D" w14:textId="4788662D" w:rsidR="001E74D4" w:rsidRPr="00243FF3" w:rsidRDefault="001E74D4" w:rsidP="001E74D4">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="380F57D3" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00EA700E" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FA915E4" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00243FF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -579,821 +570,821 @@
         <w:t xml:space="preserve">FINANŠU INFORMĀCIJA </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3758"/>
         <w:gridCol w:w="5195"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="0E19138E" w14:textId="77777777" w:rsidTr="00C86F38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54B9964E" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Konta Nr., uz kuru jāpārskaita finansējums:</w:t>
             </w:r>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5351" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6EC81D4D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          </w:tcPr>
+          <w:p w14:paraId="7950D2B6" w14:textId="77777777" w:rsidR="00BE142A" w:rsidRPr="00243294" w:rsidRDefault="00BE142A" w:rsidP="00C86F38">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Izteiksmgs"/>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EC81D4D" w14:textId="56C49939" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="730FD65F" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8959" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="4304"/>
         <w:gridCol w:w="2233"/>
         <w:gridCol w:w="1713"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="2C3BD8D2" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="2C3BD8D2" w14:textId="77777777" w:rsidTr="452C7B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419FE5A9" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E3A54A5" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ECE0607" w14:textId="40375660" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00712F97" w:rsidP="00C86F38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1713" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10C9E3FB" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Procentos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="18ABC20A" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="18ABC20A" w14:textId="77777777" w:rsidTr="452C7B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EF9B274" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C3FCE88" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Kopējais projektam apstiprinātais finansējums </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E2E855" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="56E2E855" w14:textId="4311AD9F" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="006E173D" w:rsidP="006E173D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006E173D">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>____, _ _</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F7F62B" w14:textId="780FD64E" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00D047B5" w:rsidP="00C86F38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE142A" w:rsidRPr="00EA700E" w14:paraId="2BF43890" w14:textId="77777777" w:rsidTr="452C7B92">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103FBB20" w14:textId="77777777" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">____, _ _ </w:t>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FA64A8" w14:textId="77777777" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243FF3">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kopējais jau saņemtais finansējums </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF47D69" w14:textId="5DFA411D" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="006E173D" w:rsidP="006E173D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E173D">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>____, _ _</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1713" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F7F62B" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="4D7C1310" w14:textId="64A225CA" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="006E173D" w:rsidP="006E173D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006E173D">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE142A" w:rsidRPr="00EA700E" w14:paraId="1EC0D840" w14:textId="77777777" w:rsidTr="452C7B92">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532AA76E" w14:textId="77777777" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>100 %</w:t>
-            </w:r>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26660CDE" w14:textId="77777777" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243FF3">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projektā veikto izdevumu kopsumma </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34085553" w14:textId="0FB15707" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="006E173D" w:rsidP="006E173D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E173D">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>____, _ _</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBE1F3A" w14:textId="6A3C5DAF" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="2BF43890" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="00BE142A" w:rsidRPr="00EA700E" w14:paraId="1195829F" w14:textId="77777777" w:rsidTr="452C7B92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="103FBB20" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6734E378" w14:textId="77777777" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>2.</w:t>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77FA64A8" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="730752B9" w14:textId="77777777" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kopējais jau saņemtais finansējums </w:t>
+              <w:t xml:space="preserve">Projekta īstenošanas laikā gūtie ieņēmumi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF47D69" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="7AFD8521" w14:textId="2CE5ED7C" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="006E173D" w:rsidP="006E173D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E173D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>____, _ _</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE941FD" w14:textId="22EF3784" w:rsidR="00BE142A" w:rsidRPr="00243FF3" w:rsidRDefault="00BE142A" w:rsidP="00BE142A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="35627FD6" w14:textId="77777777" w:rsidTr="452C7B92">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC0BD0B" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">____, _ _ </w:t>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4304" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10211A14" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243FF3">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Finansējuma pieprasījuma summa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F224E4" w14:textId="0C87EE59" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="006E173D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243FF3">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     _</w:t>
+            </w:r>
+            <w:r w:rsidR="006E173D" w:rsidRPr="006E173D">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>____, _ _</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1713" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7C1310" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="447E1E70" w14:textId="5F255741" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="452C7B92">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...276 lines deleted...]
-              <w:t xml:space="preserve">____, _ </w:t>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="452C7B92">
+              <w:rPr>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">__ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1ECF03B8" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="387406B7" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="387406B7" w14:textId="5DBCCD81" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Iestādes vadītājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>&lt;paraksts&gt;</w:t>
       </w:r>
+      <w:r w:rsidR="0024110A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:tab/>
-[...13 lines deleted...]
-        <w:tab/>
         <w:t>V.Uzvārds</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="56327F1C" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A432CD6" w14:textId="25F9874E" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="6A432CD6" w14:textId="1D23D065" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta grāmatvedis</w:t>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EA700E">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>&lt;paraksts&gt;</w:t>
       </w:r>
+      <w:r w:rsidR="0024110A">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C2729D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
-          <w:i/>
-[...14 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V.Uzvārds</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1BFB83" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="028CAE67" w14:textId="70C87A6C" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="028CAE67" w14:textId="1CC0FCFC" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta vadītājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -1409,1853 +1400,1966 @@
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>paraksts&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C2729D">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V.Uzvārds</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6A0B68C7" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B9CA101" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="5F4228B9" w14:textId="77777777" w:rsidR="001C1882" w:rsidRDefault="001C1882">
       <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243FF3">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9CA101" w14:textId="29D158A3" w:rsidR="00C86F38" w:rsidRPr="00267B21" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00267B21">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Aizpilda deleģētā iestāde!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D968AC" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="499168FF" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="0CE7EB7B" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pārbaudes rezultāts (</w:t>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atzīmē atbilstošu ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="00243FF3">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75E8A8" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="38418355" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="8419"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="688B71C7" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00EA700E" w14:paraId="5CCCDF48" w14:textId="77777777" w:rsidTr="00B92625">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="486B760F" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="44582FD1" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9CEF0B" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="062F39E6" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finansējuma pieprasījums noraidāms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4898D801" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="3A9EA5DF" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="8419"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00EA700E" w14:paraId="0FA27CCF" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00EC6F60" w14:paraId="547203B0" w14:textId="77777777" w:rsidTr="00B92625">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA369BE" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="734E383F" w14:textId="5780966A" w:rsidR="0035401B" w:rsidRPr="006D4F1D" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1C6D85" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="1AD0B9BB" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finansējuma pieprasījums apstiprināms, un finansējums ir piešķirams pilnā apjomā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="679ABD7B" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="35045F17" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="8419"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00243FF3" w14:paraId="229FB784" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00EC6F60" w14:paraId="1C531E38" w14:textId="77777777" w:rsidTr="00B92625">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3663FEF0" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="03C0BB44" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD32784" w14:textId="560D7F30" w:rsidR="00C86F38" w:rsidRPr="00243FF3" w:rsidRDefault="00C86F38" w:rsidP="00EA700E">
+          <w:p w14:paraId="13DCE53D" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00243FF3" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243FF3">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Finansējuma pieprasījums apstiprināms, un finansējums ir piešķirams daļēji (norādot summu, kas ir pārskaitāma finansējuma saņēmējam): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="644FFE25" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...9 lines deleted...]
-    <w:p w14:paraId="6BD5BE4F" w14:textId="5ED53B50" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00EA700E">
+    <w:p w14:paraId="3BBB01A4" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103ACC5E" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="0035401B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86F38">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRBAUDĪTS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86F38">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t>PĀRBAUDĪTS:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F2D9FC" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="3ABEF92E" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:pos="4678"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8974" w:type="dxa"/>
-        <w:tblInd w:w="93" w:type="dxa"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1635"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="1733"/>
+        <w:gridCol w:w="2662"/>
+        <w:gridCol w:w="330"/>
         <w:gridCol w:w="1688"/>
         <w:gridCol w:w="2659"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="3C644A08" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00EC6F60" w14:paraId="7D343705" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA140A2" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="4B6A3B0B" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Amats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31396783" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...19 lines deleted...]
-            <w:tcW w:w="236" w:type="dxa"/>
+          <w:p w14:paraId="3EFA7CA6" w14:textId="55178287" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="330" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0244E336" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8CB9A2" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="27CD4132" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BA40B5" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Amats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="084AE5F3" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B70B09D" w14:textId="5E114853" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="045DDFD9" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00C86F38" w14:paraId="13AED05B" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E78FBEE" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="572FBFAA" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3265D04C" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="5DD8B88B" w14:textId="4E99E5BC" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="330" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06F4D0C0" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2C99E4" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="78F900C1" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7018A128" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="039EF65C" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEB79DB" w14:textId="010F4D65" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="17AFD2E7" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00C86F38" w14:paraId="137837F8" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="206132B1" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="347BE809" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE2863E" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="108164DC" w14:textId="0115F1DD" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5BE5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcW w:w="330" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C44DF79" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F06F941" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="093E14D4" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59950854" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456D76ED" w14:textId="11B6F99A" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5BE5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="50A00B48" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00EC6F60" w14:paraId="19EE848A" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3AB132" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="0607DEB8" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19ACBDBB" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...19 lines deleted...]
-            <w:tcW w:w="236" w:type="dxa"/>
+          <w:p w14:paraId="76F7E01A" w14:textId="674FF279" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="330" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="12F77E5C" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5D4C8B" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BB75794" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E3726" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="03A79F89" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA6B805" w14:textId="56AEF9EE" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26DDB20F" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="6E5F6B1C" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2204A851" w14:textId="355154F7" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00243FF3">
+    <w:p w14:paraId="5D9D0E3A" w14:textId="0196E07F" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C86F38">
+      <w:r w:rsidRPr="36326DB4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>SASKAŅOTS:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C86F38">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="36326DB4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:tab/>
         <w:t>APSTIPRINU:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B9EE1D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="6D37A70D" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="0035401B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8974" w:type="dxa"/>
-        <w:tblInd w:w="93" w:type="dxa"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1635"/>
-        <w:gridCol w:w="2775"/>
+        <w:gridCol w:w="1733"/>
+        <w:gridCol w:w="2662"/>
         <w:gridCol w:w="283"/>
-        <w:gridCol w:w="1622"/>
+        <w:gridCol w:w="1735"/>
         <w:gridCol w:w="2659"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="353A0305" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00EC6F60" w14:paraId="0C26770B" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4410" w:type="dxa"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F09B57" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="0B1091B7" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Atbildīgā amatpersona par </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0384130E" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="15B2D3DA" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>fondu finanšu vadību un kontroli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CDBA745" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087618C8" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11AD0232" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A1682E" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Atbildīgā amatpersona par fondu vadību</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="0B6E7B75" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00C86F38" w14:paraId="28F9F4D8" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D929BE7" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="3AB19BAA" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Amats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C73B287" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="038E2A63" w14:textId="7CDBE64F" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFCBD6D" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFBF7E9" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Amats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="372116A5" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6674C6C2" w14:textId="6CA0176A" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="76D216BF" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00C86F38" w14:paraId="34EEB49E" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2882DDDE" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="1832B952" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F86677D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6CFC30C4" w14:textId="4318C4FA" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E7AEF7" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="502FF29A" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3CADE90B" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7AD29D" w14:textId="284987E2" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="4B0BCCF0" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00C86F38" w14:paraId="656E1FFB" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74BF8FB9" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C86F38">
+          <w:p w14:paraId="4493D43C" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73F9B39A" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...8 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7641DC88" w14:textId="0F18CAE6" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D1C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B64C55" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="079B4DB2" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C005FF5" w14:textId="57A72F09" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D1C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86F38" w:rsidRPr="00C86F38" w14:paraId="4984BFC4" w14:textId="77777777" w:rsidTr="00243FF3">
+      <w:tr w:rsidR="0035401B" w:rsidRPr="00EC6F60" w14:paraId="1E725445" w14:textId="77777777" w:rsidTr="00B92625">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC1ECCE" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+          <w:p w14:paraId="4CCDC244" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C86F38">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2775" w:type="dxa"/>
+            <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A6579B" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0CA27BA1" w14:textId="33925021" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="506D898F" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C86F38" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15430406" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00147D1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2659" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B821C4D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRPr="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FE2230" w14:textId="452C82EA" w:rsidR="0035401B" w:rsidRPr="00147D1C" w:rsidRDefault="0035401B" w:rsidP="00B92625">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="2317A3D3" w14:textId="77777777" w:rsidR="0035401B" w:rsidRDefault="0035401B" w:rsidP="0035401B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF49770" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="008146FF" w:rsidRDefault="0035401B" w:rsidP="0035401B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243294">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243294">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008146FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E628FF6" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="008146FF" w:rsidRDefault="0035401B" w:rsidP="0035401B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163995E7" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="008146FF" w:rsidRDefault="0035401B" w:rsidP="0035401B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008146FF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008146FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dokuments ir saskaņots (apstiprināts) ar elektronisko parakstu dokumentu un procesu pārvaldības sistēmā Eiropas Parlamenta un Padomes 2014.gada 23.jūlija regulas Nr.910/2014 par elektronisko identifikāciju un uzticamības pakalpojumiem elektronisko darījumu veikšanai iekšējā tirgū un ar ko atceļ direktīvu 1999/93/EK 3.panta 10.punkta izpratnē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3887F9" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="008146FF" w:rsidRDefault="0035401B" w:rsidP="0035401B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C5391F" w14:textId="77777777" w:rsidR="0035401B" w:rsidRPr="00C60D2F" w:rsidRDefault="0035401B" w:rsidP="0035401B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="68952418" w14:textId="77777777" w:rsidR="000F371A" w:rsidRPr="00C60D2F" w:rsidRDefault="000F371A" w:rsidP="00C86F38">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F371A" w:rsidRPr="00C60D2F" w:rsidSect="000F371A">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4575E8CD" w14:textId="77777777" w:rsidR="00C2788F" w:rsidRDefault="00C2788F" w:rsidP="000F371A">
+    <w:p w14:paraId="4BA79FCC" w14:textId="77777777" w:rsidR="00991147" w:rsidRDefault="00991147" w:rsidP="000F371A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D4659D3" w14:textId="77777777" w:rsidR="00C2788F" w:rsidRDefault="00C2788F" w:rsidP="000F371A">
+    <w:p w14:paraId="34874A10" w14:textId="77777777" w:rsidR="00991147" w:rsidRDefault="00991147" w:rsidP="000F371A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
-    <w:altName w:val="DokChampa"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="83000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C969C96" w14:textId="77777777" w:rsidR="00C2788F" w:rsidRDefault="00C2788F" w:rsidP="000F371A">
+    <w:p w14:paraId="776306CB" w14:textId="77777777" w:rsidR="00991147" w:rsidRDefault="00991147" w:rsidP="000F371A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DEA6201" w14:textId="77777777" w:rsidR="00C2788F" w:rsidRDefault="00C2788F" w:rsidP="000F371A">
+    <w:p w14:paraId="3A2CDD4F" w14:textId="77777777" w:rsidR="00991147" w:rsidRDefault="00991147" w:rsidP="000F371A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="27C2889D" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="27C2889D" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRDefault="001E74D4" w:rsidP="00C86F38">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Norāda laika posmu, kura izdevumu segšanai ir nepieciešams finansējums</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6CFFB949" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
+    <w:p w14:paraId="6CFFB949" w14:textId="77777777" w:rsidR="001E74D4" w:rsidRDefault="001E74D4" w:rsidP="00C86F38">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Jāatbilst finansējuma pieprasījuma 2.sadaļas „Finanšu informācija” 3.rindā norādīto izdevumu laikposmam</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Jāatbilst finansējuma pieprasījuma 2.sadaļas „Finanšu informācija” 3.rindā norādīto izdevumu laikposmam</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="297425F3" w14:textId="77777777" w:rsidR="00C86F38" w:rsidRDefault="00C86F38" w:rsidP="00C86F38">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  Saskaņā ar Bankas konta rekvizītu veidlapu</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Saskaņā ar Bankas konta rekvizītu veidlapu</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="3420778"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="660B37D3" w14:textId="77777777" w:rsidR="00C2788F" w:rsidRPr="000F371A" w:rsidRDefault="002B599E" w:rsidP="000F371A">
         <w:pPr>
           <w:pStyle w:val="Galvene"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="000F371A">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -3270,145 +3374,52 @@
         <w:r w:rsidRPr="000F371A">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C2788F">
           <w:rPr>
             <w:noProof/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="000F371A">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...91 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4842549B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F46A4310"/>
     <w:lvl w:ilvl="0" w:tplc="1A72117A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -3483,152 +3494,195 @@
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1931427693">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD7532"/>
+    <w:rsid w:val="000545EC"/>
     <w:rsid w:val="00090DDB"/>
     <w:rsid w:val="000A390A"/>
     <w:rsid w:val="000C6BFE"/>
     <w:rsid w:val="000F371A"/>
     <w:rsid w:val="000F6E5D"/>
+    <w:rsid w:val="001C1882"/>
     <w:rsid w:val="001C5D58"/>
+    <w:rsid w:val="001E74D4"/>
     <w:rsid w:val="002000A1"/>
+    <w:rsid w:val="0024110A"/>
+    <w:rsid w:val="00243294"/>
     <w:rsid w:val="00243FF3"/>
     <w:rsid w:val="00262713"/>
+    <w:rsid w:val="00267B21"/>
+    <w:rsid w:val="002A345D"/>
     <w:rsid w:val="002B599E"/>
+    <w:rsid w:val="002D0AE4"/>
+    <w:rsid w:val="00327417"/>
     <w:rsid w:val="0035326F"/>
+    <w:rsid w:val="0035401B"/>
+    <w:rsid w:val="003571BD"/>
+    <w:rsid w:val="00357C9D"/>
     <w:rsid w:val="00364807"/>
     <w:rsid w:val="004E1972"/>
+    <w:rsid w:val="004F258B"/>
     <w:rsid w:val="0051627E"/>
     <w:rsid w:val="00537D0D"/>
+    <w:rsid w:val="005B1174"/>
+    <w:rsid w:val="0060407F"/>
+    <w:rsid w:val="006632BF"/>
+    <w:rsid w:val="00672B18"/>
     <w:rsid w:val="00675144"/>
+    <w:rsid w:val="006E173D"/>
+    <w:rsid w:val="00711178"/>
     <w:rsid w:val="00712F97"/>
+    <w:rsid w:val="007327B4"/>
     <w:rsid w:val="007E5925"/>
+    <w:rsid w:val="008929AA"/>
+    <w:rsid w:val="008E5423"/>
     <w:rsid w:val="008F7E9E"/>
     <w:rsid w:val="00913BD9"/>
+    <w:rsid w:val="00977E21"/>
+    <w:rsid w:val="00991147"/>
+    <w:rsid w:val="009F5B49"/>
+    <w:rsid w:val="00A52B4A"/>
     <w:rsid w:val="00A746AF"/>
+    <w:rsid w:val="00A823FC"/>
+    <w:rsid w:val="00A85C3D"/>
+    <w:rsid w:val="00AD09CD"/>
     <w:rsid w:val="00AD7532"/>
     <w:rsid w:val="00B363A0"/>
+    <w:rsid w:val="00B80CCC"/>
+    <w:rsid w:val="00BD306E"/>
+    <w:rsid w:val="00BE142A"/>
     <w:rsid w:val="00C01238"/>
+    <w:rsid w:val="00C2729D"/>
     <w:rsid w:val="00C2788F"/>
+    <w:rsid w:val="00C3706D"/>
     <w:rsid w:val="00C375FD"/>
     <w:rsid w:val="00C60D2F"/>
     <w:rsid w:val="00C86F38"/>
     <w:rsid w:val="00CD5C7E"/>
+    <w:rsid w:val="00D047B5"/>
     <w:rsid w:val="00D066FD"/>
+    <w:rsid w:val="00D269D6"/>
     <w:rsid w:val="00D352E0"/>
+    <w:rsid w:val="00D51B53"/>
     <w:rsid w:val="00D57B49"/>
     <w:rsid w:val="00E14333"/>
     <w:rsid w:val="00EA700E"/>
+    <w:rsid w:val="00EA7D81"/>
+    <w:rsid w:val="00EC6F60"/>
     <w:rsid w:val="00F05244"/>
     <w:rsid w:val="00F6694C"/>
     <w:rsid w:val="00F91589"/>
     <w:rsid w:val="00FD2994"/>
+    <w:rsid w:val="00FE2A4B"/>
+    <w:rsid w:val="00FE7329"/>
+    <w:rsid w:val="206293B5"/>
+    <w:rsid w:val="36326DB4"/>
+    <w:rsid w:val="452C7B92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4EEBE541"/>
   <w15:docId w15:val="{CB78AC95-9DFE-4E48-86A4-A1A152D35A9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3995,51 +4049,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D57B49"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
@@ -4133,61 +4186,143 @@
       <w:sz w:val="20"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Vresteksts"/>
     <w:semiHidden/>
     <w:rsid w:val="00C86F38"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00C86F38"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C1882"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Izteiksmgs">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE142A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035401B"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Komentraatsauce">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Iestāde">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4429,73 +4564,403 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101007B98BB4B34F2884EBFE5D98E9C8C082A" ma:contentTypeVersion="19" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="8d971c711bdbff3c11e3f4d89a9dc7e8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b46cec30-3c96-49ba-8e80-c1db7ce5db41" xmlns:ns3="bf9c787b-86fa-46b7-82b5-b5a01fd7d54d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d847abb68d33df405200deeeacea6cf3" ns2:_="" ns3:_="">
+    <xsd:import namespace="b46cec30-3c96-49ba-8e80-c1db7ce5db41"/>
+    <xsd:import namespace="bf9c787b-86fa-46b7-82b5-b5a01fd7d54d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b46cec30-3c96-49ba-8e80-c1db7ce5db41" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4f5df50f-fd52-48f7-a593-cd827f66359d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b46cec30-3c96-49ba-8e80-c1db7ce5db41">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bf9c787b-86fa-46b7-82b5-b5a01fd7d54d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cbc571fe-a37c-43d1-b765-14afe1eb7737" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bf9c787b-86fa-46b7-82b5-b5a01fd7d54d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b46cec30-3c96-49ba-8e80-c1db7ce5db41" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0378175-76B5-4CB6-85C6-E0199C8E7F4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b46cec30-3c96-49ba-8e80-c1db7ce5db41"/>
+    <ds:schemaRef ds:uri="bf9c787b-86fa-46b7-82b5-b5a01fd7d54d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{302AE49E-2114-423F-B377-2295FE52D13A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6B4F82B-8FAF-4EEF-A556-6C983D71EE55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bf9c787b-86fa-46b7-82b5-b5a01fd7d54d"/>
+    <ds:schemaRef ds:uri="b46cec30-3c96-49ba-8e80-c1db7ce5db41"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>960</Words>
-  <Characters>548</Characters>
+  <Words>1267</Words>
+  <Characters>723</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>4</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>6</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>LR Kultūras Ministrija</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1505</CharactersWithSpaces>
+  <CharactersWithSpaces>1987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rīkojuma pielikums</dc:title>
   <dc:subject>Elektroniskā dokumenta veidlapa</dc:subject>
   <dc:creator>Juridiskā nodaļa</dc:creator>
   <cp:keywords>pamatdarbības</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101007B98BB4B34F2884EBFE5D98E9C8C082A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>297200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>